--- v0 (2026-06-19)
+++ v1 (2026-08-05)
@@ -4,60 +4,60 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://firstfedhl-my.sharepoint.com/personal/spu_firstfederal_com_au/Documents/Calculators/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Liquid\Prime Capital\PC080 - First Federal Add BAS Calc to site\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="35" documentId="8_{85F6F2FC-D797-48FC-B600-1014832AE576}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DC1A70E6-D1AC-4102-ADB7-598AC43625FA}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9EBDF778-161E-43D1-8AF9-753CF1A14905}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="37500" yWindow="2865" windowWidth="38700" windowHeight="15285" xr2:uid="{EF35886B-C0A2-4300-AE3D-0EBE36169AE5}"/>
+    <workbookView xWindow="26310" yWindow="2865" windowWidth="21180" windowHeight="17955" xr2:uid="{EF35886B-C0A2-4300-AE3D-0EBE36169AE5}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -163,52 +163,52 @@
   </si>
   <si>
     <t>Qtr 4</t>
   </si>
   <si>
     <t>Totals</t>
   </si>
   <si>
     <t xml:space="preserve"># qtrs of data held </t>
   </si>
   <si>
     <t>Annualised</t>
   </si>
   <si>
     <t>This is an internal calculator used as part of an income assessment for self-employed applicants (where the most recent Tax Returns have not been lodged).</t>
   </si>
   <si>
     <t>Compare the figure in orange box with Accountant's Declaration</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="165" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="44" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -426,109 +426,109 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="0" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="0" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="0" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="0" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="0" fillId="2" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="0" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="3" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2"/>
-    <xf numFmtId="165" fontId="2" fillId="4" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="4" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -871,51 +871,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58077550-F709-4A07-8124-B42BFFBC272F}">
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A3" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="J17" sqref="J17"/>
+      <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="10" width="14" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="32.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="25.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="28.5703125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
       <c r="D1" s="35"/>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
@@ -977,279 +977,259 @@
         <v>10</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="28" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="31">
-[...7 lines deleted...]
-      </c>
+      <c r="B11" s="31"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="29"/>
       <c r="E11" s="29">
         <v>0</v>
       </c>
       <c r="F11" s="22">
         <f>+D11-E11</f>
-        <v>328000</v>
+        <v>0</v>
       </c>
       <c r="G11" s="21">
         <f>+D11*11</f>
-        <v>3608000</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H11" s="30"/>
       <c r="I11" s="3">
         <f>-F11+G11+H11</f>
-        <v>3287000</v>
+        <v>0</v>
       </c>
       <c r="J11" s="8">
         <f>+C11-I11</f>
-        <v>521457</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="32">
-[...7 lines deleted...]
-      </c>
+      <c r="B12" s="32"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="30"/>
       <c r="E12" s="30">
         <v>0</v>
       </c>
       <c r="F12" s="22">
         <f>+D12-E12</f>
-        <v>328537</v>
+        <v>0</v>
       </c>
       <c r="G12" s="22">
         <f>+D12*11</f>
-        <v>3613907</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H12" s="30"/>
       <c r="I12" s="4">
         <f t="shared" ref="I12:I14" si="0">-F12+G12+H12</f>
-        <v>3295370</v>
+        <v>0</v>
       </c>
       <c r="J12" s="10">
         <f>+C12+F12-G12-H12</f>
-        <v>513087</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="32">
-[...1 lines deleted...]
-      </c>
+      <c r="B13" s="32"/>
       <c r="C13" s="30">
         <v>0</v>
       </c>
       <c r="D13" s="30">
         <v>0</v>
       </c>
       <c r="E13" s="30">
         <v>0</v>
       </c>
       <c r="F13" s="22">
         <f>+D13-E13</f>
         <v>0</v>
       </c>
       <c r="G13" s="22">
         <f>+D13*11</f>
         <v>0</v>
       </c>
       <c r="H13" s="30">
         <v>0</v>
       </c>
       <c r="I13" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J13" s="10">
         <f>+C13+F13-G13-H13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="32">
-[...1 lines deleted...]
-      </c>
+      <c r="B14" s="32"/>
       <c r="C14" s="30">
         <v>0</v>
       </c>
       <c r="D14" s="30">
         <v>0</v>
       </c>
       <c r="E14" s="30">
         <v>0</v>
       </c>
       <c r="F14" s="22">
         <f>+D14-E14</f>
         <v>0</v>
       </c>
       <c r="G14" s="22">
         <f>+D14*11</f>
         <v>0</v>
       </c>
       <c r="H14" s="30">
         <v>0</v>
       </c>
       <c r="I14" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J14" s="10">
         <f>+C14+F14-G14-H14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="13">
         <f>SUM(C11:C14)</f>
-        <v>7616914</v>
+        <v>0</v>
       </c>
       <c r="D15" s="13">
         <f t="shared" ref="D15:J15" si="1">SUM(D11:D14)</f>
-        <v>656537</v>
+        <v>0</v>
       </c>
       <c r="E15" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F15" s="13">
         <f t="shared" si="1"/>
-        <v>656537</v>
+        <v>0</v>
       </c>
       <c r="G15" s="13">
         <f t="shared" si="1"/>
-        <v>7221907</v>
+        <v>0</v>
       </c>
       <c r="H15" s="13">
         <f t="shared" si="1"/>
-        <v>17000</v>
+        <v>0</v>
       </c>
       <c r="I15" s="13">
         <f t="shared" si="1"/>
-        <v>6582370</v>
+        <v>0</v>
       </c>
       <c r="J15" s="14">
         <f t="shared" si="1"/>
-        <v>1034544</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="16">
         <v>2</v>
       </c>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
       <c r="J16" s="17"/>
     </row>
     <row r="17" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="19"/>
       <c r="C17" s="20">
         <f t="shared" ref="C17:J17" si="2">IF($B$16=1,C$15*4,IF($B$16=2,C15*2,IF($B$16=3,C15/3*4,C$15)))</f>
-        <v>15233828</v>
+        <v>0</v>
       </c>
       <c r="D17" s="20">
         <f t="shared" si="2"/>
-        <v>1313074</v>
+        <v>0</v>
       </c>
       <c r="E17" s="20">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F17" s="20">
         <f t="shared" si="2"/>
-        <v>1313074</v>
+        <v>0</v>
       </c>
       <c r="G17" s="20">
         <f t="shared" si="2"/>
-        <v>14443814</v>
+        <v>0</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="2"/>
-        <v>34000</v>
+        <v>0</v>
       </c>
       <c r="I17" s="20">
         <f t="shared" si="2"/>
-        <v>13164740</v>
+        <v>0</v>
       </c>
       <c r="J17" s="34">
         <f t="shared" si="2"/>
-        <v>2069088</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="F18" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D30" s="33"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D2"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="F6:G6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
@@ -1258,50 +1238,59 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="e34bc7e0-099d-4f42-9cf7-983cac740a37" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="acb8ed3a-c6dd-4826-a3f5-606c3f78334f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100068D04521F8498419996D02071FEF14B" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="adf6c9956e28404d5f5493f21ff92935">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e34bc7e0-099d-4f42-9cf7-983cac740a37" xmlns:ns3="acb8ed3a-c6dd-4826-a3f5-606c3f78334f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4ca1f456bd75ca87773aa725e381160" ns2:_="" ns3:_="">
     <xsd:import namespace="e34bc7e0-099d-4f42-9cf7-983cac740a37"/>
     <xsd:import namespace="acb8ed3a-c6dd-4826-a3f5-606c3f78334f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -1512,95 +1501,86 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA4ED5AD-87F7-4014-814E-FFFB0ACE0747}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="676abdf4-fe0c-409c-bacd-4285099a9fd1"/>
     <ds:schemaRef ds:uri="e8d2dc16-cc81-4719-a9ba-6cb9956af04c"/>
     <ds:schemaRef ds:uri="e34bc7e0-099d-4f42-9cf7-983cac740a37"/>
     <ds:schemaRef ds:uri="acb8ed3a-c6dd-4826-a3f5-606c3f78334f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08537DE1-93C3-4801-A084-5C2442B3E1EF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C61FF6E-F049-4F6A-AFB3-34EB5C402049}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e34bc7e0-099d-4f42-9cf7-983cac740a37"/>
     <ds:schemaRef ds:uri="acb8ed3a-c6dd-4826-a3f5-606c3f78334f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>